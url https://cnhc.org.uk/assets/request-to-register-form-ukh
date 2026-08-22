--- v0 (2025-10-08)
+++ v1 (2026-08-22)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6290FB42" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRDefault="008A1B98" w:rsidP="00605EF9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="625A90"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F03EC5D" w14:textId="77777777" w:rsidR="00F216B1" w:rsidRDefault="00F216B1" w:rsidP="00F216B1">
       <w:pPr>
         <w:ind w:left="-709" w:right="-330"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="625A90"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1B98">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -355,75 +355,75 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>please tick</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AD6CD2" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRDefault="002C76B5" w:rsidP="00CC7487">
+    <w:p w14:paraId="69AD6CD2" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRDefault="002B3466" w:rsidP="00CC7487">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="625A90"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:pict w14:anchorId="7DC95B1D">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:46.5pt;margin-top:13.1pt;width:21pt;height:15.75pt;z-index:251657216">
-            <v:textbox style="mso-next-textbox:#_x0000_s1026">
+          <v:shape id="_x0000_s2050" type="#_x0000_t202" style="position:absolute;margin-left:46.5pt;margin-top:13.1pt;width:21pt;height:15.75pt;z-index:251657216">
+            <v:textbox style="mso-next-textbox:#_x0000_s2050">
               <w:txbxContent>
                 <w:p w14:paraId="2AD351D6" w14:textId="77777777" w:rsidR="00411B02" w:rsidRDefault="00411B02" w:rsidP="008A1B98"/>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D349E2A" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRPr="00595782" w:rsidRDefault="00F216B1" w:rsidP="008A1B98">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
           <w:color w:val="221E1F"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="625A90"/>
         </w:rPr>
         <w:t>Healing</w:t>
       </w:r>
       <w:r w:rsidR="00B17807" w:rsidRPr="00B17807">
         <w:rPr>
@@ -562,51 +562,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A2517EB" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRPr="002304A5" w:rsidRDefault="008A1B98" w:rsidP="00282708">
             <w:pPr>
               <w:pStyle w:val="CM8"/>
               <w:spacing w:after="200" w:line="363" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="199F50B0" w14:textId="77777777" w:rsidR="007E601F" w:rsidRDefault="007E601F" w:rsidP="007E601F">
       <w:pPr>
         <w:ind w:left="-284"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FE73B05" w14:textId="6F6C05B7" w:rsidR="00605EF9" w:rsidRPr="00CF39D0" w:rsidRDefault="00CF39D0" w:rsidP="00CF39D0">
+    <w:p w14:paraId="0FE73B05" w14:textId="252F7BD2" w:rsidR="00605EF9" w:rsidRPr="00CF39D0" w:rsidRDefault="00CF39D0" w:rsidP="00CF39D0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF39D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Please return this completed Request to Register form to UK Healers, Lupton House, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CF39D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
@@ -620,58 +620,58 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ferrers, Devon TQ5 0LD</w:t>
       </w:r>
       <w:r w:rsidR="0026228A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or e</w:t>
       </w:r>
       <w:r w:rsidR="007718F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="007718F6">
+        <w:r w:rsidR="00A57C2A" w:rsidRPr="00A57C2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
           </w:rPr>
-          <w:t>admin@ukhealers.info</w:t>
+          <w:t>info@ukhealers.co.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00CF39D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Please enclose a cheque for £25 payable to UK Healers</w:t>
       </w:r>
       <w:r w:rsidR="00350DC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -2740,51 +2740,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10031" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="6804"/>
       </w:tblGrid>
       <w:tr w:rsidR="004869AC" w14:paraId="2FC2D47A" w14:textId="77777777" w:rsidTr="000353D1">
         <w:trPr>
           <w:trHeight w:val="1491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B40EC82" w14:textId="77777777" w:rsidR="004869AC" w:rsidRDefault="002C76B5" w:rsidP="004B3019">
+          <w:p w14:paraId="7B40EC82" w14:textId="77777777" w:rsidR="004869AC" w:rsidRDefault="002B3466" w:rsidP="004B3019">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:pict w14:anchorId="7C7D1A51">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
@@ -3892,71 +3892,71 @@
     </w:tbl>
     <w:p w14:paraId="5F6EDAC1" w14:textId="77777777" w:rsidR="004869AC" w:rsidRPr="00F43F69" w:rsidRDefault="004869AC" w:rsidP="004869AC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9507" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9507"/>
       </w:tblGrid>
       <w:tr w:rsidR="001C1FBC" w:rsidRPr="00F43F69" w14:paraId="2A837FF7" w14:textId="77777777" w:rsidTr="001C1FBC">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9507" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ACB0D88" w14:textId="77777777" w:rsidR="001C1FBC" w:rsidRDefault="002C76B5" w:rsidP="004B3019">
+          <w:p w14:paraId="3ACB0D88" w14:textId="77777777" w:rsidR="001C1FBC" w:rsidRDefault="002B3466" w:rsidP="004B3019">
             <w:pPr>
               <w:pStyle w:val="Pa5"/>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rStyle w:val="A0"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:pict w14:anchorId="30B9621E">
-                <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:59.25pt;margin-top:13.9pt;width:21pt;height:16.5pt;z-index:251658240">
+                <v:shape id="_x0000_s2051" type="#_x0000_t202" style="position:absolute;margin-left:59.25pt;margin-top:13.9pt;width:21pt;height:16.5pt;z-index:251658240">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="35958EBE" w14:textId="77777777" w:rsidR="00411B02" w:rsidRDefault="00411B02"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="001C1FBC" w:rsidRPr="00366F0B">
               <w:rPr>
                 <w:rStyle w:val="A0"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">I am satisfied that, to the best of my knowledge, the applicant is of good character and fit for registration </w:t>
             </w:r>
             <w:r w:rsidR="001C1FBC" w:rsidRPr="00366F0B">
               <w:rPr>
                 <w:rStyle w:val="A0"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
@@ -4216,63 +4216,63 @@
         </w:tabs>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004869AC" w:rsidRPr="00D64674" w:rsidSect="000353D1">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="142" w:right="1440" w:bottom="567" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04546E1F" w14:textId="77777777" w:rsidR="00FB4511" w:rsidRDefault="00FB4511" w:rsidP="005310F1">
+    <w:p w14:paraId="3A388940" w14:textId="77777777" w:rsidR="002B3466" w:rsidRDefault="002B3466" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52AA2773" w14:textId="77777777" w:rsidR="00FB4511" w:rsidRDefault="00FB4511" w:rsidP="005310F1">
+    <w:p w14:paraId="70BCAB14" w14:textId="77777777" w:rsidR="002B3466" w:rsidRDefault="002B3466" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4288,216 +4288,210 @@
   <w:font w:name="RotisSansSerif">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro Med">
     <w:altName w:val="Minion Pro Med"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6CFCCE51" w14:textId="77777777" w:rsidR="00411B02" w:rsidRDefault="002C76B5" w:rsidP="007E601F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CFCCE51" w14:textId="77777777" w:rsidR="00411B02" w:rsidRDefault="002B3466" w:rsidP="007E601F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-1474"/>
     </w:pPr>
     <w:r>
       <w:pict w14:anchorId="765D8325">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:599pt;height:49pt">
           <v:imagedata r:id="rId1" o:title="CNHC letterhead - footer_no address"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="0D0C4582">
-        <v:shape id="Picture 1" o:spid="_x0000_s2049" type="#_x0000_t75" alt="l-h cont footer.jpg" style="position:absolute;left:0;text-align:left;margin-left:-149.25pt;margin-top:734.25pt;width:682.5pt;height:37.5pt;z-index:251657728;visibility:visible;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
+        <v:shape id="Picture 1" o:spid="_x0000_s1025" type="#_x0000_t75" alt="l-h cont footer.jpg" style="position:absolute;left:0;text-align:left;margin-left:-149.25pt;margin-top:734.25pt;width:682.5pt;height:37.5pt;z-index:251657728;visibility:visible;mso-position-horizontal-relative:margin;mso-position-vertical-relative:margin">
           <v:imagedata r:id="rId2" o:title="l-h cont footer"/>
           <w10:wrap type="square" anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41D20643" w14:textId="77777777" w:rsidR="00411B02" w:rsidRDefault="00411B02" w:rsidP="007E601F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-1474"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="415F8378" w14:textId="77777777" w:rsidR="00FB4511" w:rsidRDefault="00FB4511" w:rsidP="005310F1">
+    <w:p w14:paraId="72C2AD32" w14:textId="77777777" w:rsidR="002B3466" w:rsidRDefault="002B3466" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D6FF254" w14:textId="77777777" w:rsidR="00FB4511" w:rsidRDefault="00FB4511" w:rsidP="005310F1">
+    <w:p w14:paraId="6255342B" w14:textId="77777777" w:rsidR="002B3466" w:rsidRDefault="002B3466" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D542AE6" w14:textId="77777777" w:rsidR="00411B02" w:rsidRDefault="002C76B5" w:rsidP="007E601F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D542AE6" w14:textId="77777777" w:rsidR="00411B02" w:rsidRDefault="002B3466" w:rsidP="007E601F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-2154"/>
     </w:pPr>
     <w:r>
       <w:pict w14:anchorId="002A6B28">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:646.5pt;height:112.5pt">
           <v:imagedata r:id="rId1" o:title="CNHC letterhead - header"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="131894C3" w14:textId="77777777" w:rsidR="00411B02" w:rsidRPr="00006F30" w:rsidRDefault="00411B02" w:rsidP="00006F30">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:hanging="1418"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
@@ -4508,105 +4502,108 @@
   <w:rsids>
     <w:rsidRoot w:val="005310F1"/>
     <w:rsid w:val="00006F30"/>
     <w:rsid w:val="000353D1"/>
     <w:rsid w:val="000564DA"/>
     <w:rsid w:val="000807AF"/>
     <w:rsid w:val="00080ABF"/>
     <w:rsid w:val="00086DD2"/>
     <w:rsid w:val="000C2F41"/>
     <w:rsid w:val="000D7084"/>
     <w:rsid w:val="001203D2"/>
     <w:rsid w:val="0012395C"/>
     <w:rsid w:val="001646BF"/>
     <w:rsid w:val="001A4116"/>
     <w:rsid w:val="001C096A"/>
     <w:rsid w:val="001C1FBC"/>
     <w:rsid w:val="001C35AF"/>
     <w:rsid w:val="001D047A"/>
     <w:rsid w:val="001F3F9E"/>
     <w:rsid w:val="0025139B"/>
     <w:rsid w:val="0026228A"/>
     <w:rsid w:val="00282708"/>
     <w:rsid w:val="00287A15"/>
     <w:rsid w:val="00287A6D"/>
     <w:rsid w:val="002B2328"/>
+    <w:rsid w:val="002B3466"/>
     <w:rsid w:val="002C76B5"/>
     <w:rsid w:val="002D170C"/>
     <w:rsid w:val="002D579E"/>
     <w:rsid w:val="002E38A3"/>
     <w:rsid w:val="002E45ED"/>
     <w:rsid w:val="002F2B8C"/>
     <w:rsid w:val="002F39C1"/>
     <w:rsid w:val="0030174C"/>
     <w:rsid w:val="00330D9E"/>
     <w:rsid w:val="00347EB7"/>
     <w:rsid w:val="00350DC5"/>
     <w:rsid w:val="00360A2F"/>
     <w:rsid w:val="003D49B6"/>
     <w:rsid w:val="0040719B"/>
     <w:rsid w:val="00411B02"/>
     <w:rsid w:val="00432BF9"/>
     <w:rsid w:val="00445D12"/>
     <w:rsid w:val="00472CB8"/>
     <w:rsid w:val="004869AC"/>
     <w:rsid w:val="00497B3C"/>
     <w:rsid w:val="004B3019"/>
     <w:rsid w:val="004C587A"/>
     <w:rsid w:val="004E0B73"/>
     <w:rsid w:val="004E37A1"/>
     <w:rsid w:val="004E52AD"/>
     <w:rsid w:val="0050254B"/>
     <w:rsid w:val="005310F1"/>
+    <w:rsid w:val="005508A0"/>
     <w:rsid w:val="00595782"/>
     <w:rsid w:val="005A1FB4"/>
     <w:rsid w:val="005B3FED"/>
     <w:rsid w:val="005F4073"/>
     <w:rsid w:val="00605EF9"/>
     <w:rsid w:val="0064400E"/>
     <w:rsid w:val="00694F55"/>
     <w:rsid w:val="006F59FF"/>
     <w:rsid w:val="00714A98"/>
     <w:rsid w:val="007718F6"/>
     <w:rsid w:val="0077447D"/>
     <w:rsid w:val="007823A0"/>
     <w:rsid w:val="007D1DF8"/>
     <w:rsid w:val="007E601F"/>
     <w:rsid w:val="007F4448"/>
     <w:rsid w:val="0082054D"/>
     <w:rsid w:val="00876946"/>
     <w:rsid w:val="00883525"/>
     <w:rsid w:val="008A1B98"/>
     <w:rsid w:val="008B2E67"/>
     <w:rsid w:val="008D0D6A"/>
     <w:rsid w:val="008D38B7"/>
     <w:rsid w:val="008D695A"/>
     <w:rsid w:val="00905AC8"/>
     <w:rsid w:val="009409BF"/>
     <w:rsid w:val="00940F20"/>
     <w:rsid w:val="00971659"/>
     <w:rsid w:val="009E2276"/>
+    <w:rsid w:val="00A57C2A"/>
     <w:rsid w:val="00A7749F"/>
     <w:rsid w:val="00AA0F85"/>
     <w:rsid w:val="00AC04C8"/>
     <w:rsid w:val="00AE2E2B"/>
     <w:rsid w:val="00AF0D2D"/>
     <w:rsid w:val="00B17807"/>
     <w:rsid w:val="00BF028F"/>
     <w:rsid w:val="00BF5AD4"/>
     <w:rsid w:val="00C324C9"/>
     <w:rsid w:val="00C33CC4"/>
     <w:rsid w:val="00C3505E"/>
     <w:rsid w:val="00C825B6"/>
     <w:rsid w:val="00C83F70"/>
     <w:rsid w:val="00CA5DE7"/>
     <w:rsid w:val="00CC7487"/>
     <w:rsid w:val="00CD487D"/>
     <w:rsid w:val="00CD4A77"/>
     <w:rsid w:val="00CE5994"/>
     <w:rsid w:val="00CF39D0"/>
     <w:rsid w:val="00D03476"/>
     <w:rsid w:val="00D21799"/>
     <w:rsid w:val="00D25ABA"/>
     <w:rsid w:val="00D64674"/>
     <w:rsid w:val="00DC21AE"/>
     <w:rsid w:val="00E0549D"/>
@@ -4615,51 +4612,51 @@
     <w:rsid w:val="00F216B1"/>
     <w:rsid w:val="00F90E46"/>
     <w:rsid w:val="00F92FF3"/>
     <w:rsid w:val="00FB4511"/>
     <w:rsid w:val="00FC1F25"/>
     <w:rsid w:val="00FE20CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="60582633"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EF691377-0BAE-4EB0-BA88-4A431FD3A190}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5051,51 +5048,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="004869AC"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -5485,51 +5481,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2035879376">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnhc.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@ukhealers.info" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnhc.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ukhealers.co.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -5808,76 +5804,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="836df31f-1ed8-4394-a76e-948fb4f44bdc" xmlns:ns3="5809c711-f615-46d8-95c6-f30af2dc9556" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="066ba064214dbc15046d86bbff23f707" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B9E75A6D5E38141B5903EEF15154203" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2329d1f30f1bd1a9164c8fc83baeb892">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="836df31f-1ed8-4394-a76e-948fb4f44bdc" xmlns:ns3="5809c711-f615-46d8-95c6-f30af2dc9556" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a8964cfea9b856cb82181c5033beac5" ns2:_="" ns3:_="">
     <xsd:import namespace="836df31f-1ed8-4394-a76e-948fb4f44bdc"/>
     <xsd:import namespace="5809c711-f615-46d8-95c6-f30af2dc9556"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -6080,126 +6052,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="836df31f-1ed8-4394-a76e-948fb4f44bdc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5809c711-f615-46d8-95c6-f30af2dc9556" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57635792-A4DF-41E5-82E0-A947ECD7F4A6}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DF3C105-47C2-4ABB-8D08-6AC0E06070DE}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{409DC843-1E97-4F18-B651-79E37E859A16}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5026180-05A7-4F04-992D-D569A93C294C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="836df31f-1ed8-4394-a76e-948fb4f44bdc"/>
     <ds:schemaRef ds:uri="5809c711-f615-46d8-95c6-f30af2dc9556"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{409DC843-1E97-4F18-B651-79E37E859A16}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11B6EEB6-0EDD-46A4-8F74-45E7AD303DCC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57635792-A4DF-41E5-82E0-A947ECD7F4A6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>567</Words>
-  <Characters>3235</Characters>
+  <Characters>3236</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CNHC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3795</CharactersWithSpaces>
+  <CharactersWithSpaces>3796</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>3735584</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.cnhc.org.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6619223</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -6239,32 +6220,32 @@
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>CNHC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_Signature">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:lpwstr>5423400.00000000</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="display_urn:schemas-microsoft-com:office:office#Author">
     <vt:lpwstr>Lisa Walters</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x0101002639F1F95C98E54A8DC33B8AE865D38F</vt:lpwstr>
+    <vt:lpwstr>0x0101008B9E75A6D5E38141B5903EEF15154203</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>