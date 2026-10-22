--- v0 (2025-10-08)
+++ v1 (2026-10-22)
@@ -799,114 +799,140 @@
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="320F4867" w14:textId="77777777" w:rsidR="008A1B98" w:rsidRPr="002304A5" w:rsidRDefault="008A1B98" w:rsidP="00282708">
             <w:pPr>
               <w:pStyle w:val="CM8"/>
               <w:spacing w:after="200" w:line="363" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="RotisSansSerif"/>
                 <w:color w:val="221E1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74974B71" w14:textId="77777777" w:rsidR="007E601F" w:rsidRPr="00E730C0" w:rsidRDefault="007E601F" w:rsidP="007E601F">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B361320" w14:textId="3DAB5552" w:rsidR="003E6F3A" w:rsidRDefault="003E6F3A" w:rsidP="003E6F3A">
+    <w:p w14:paraId="6B361320" w14:textId="11A04AFC" w:rsidR="003E6F3A" w:rsidRDefault="003E6F3A" w:rsidP="003E6F3A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:right="-26"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7426C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please return </w:t>
       </w:r>
       <w:r w:rsidR="006C4C88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7426C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> completed Request to Register form direct to</w:t>
       </w:r>
       <w:r w:rsidR="00B40F7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="009469D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4F870D84" w14:textId="4A21A58A" w:rsidR="003D51E0" w:rsidRPr="003D51E0" w:rsidRDefault="003D51E0" w:rsidP="003E6F3A">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="231" w:lineRule="atLeast"/>
+        <w:ind w:left="284" w:right="-26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="003E540C" w:rsidRPr="00A44D87">
+        <w:r w:rsidRPr="003D51E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>membershipsecretary@tsyp.yoga</w:t>
+          <w:t>training@tsyp.yoga</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="003D51E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="264047DB" w14:textId="77777777" w:rsidR="001E5A21" w:rsidRDefault="001E5A21" w:rsidP="003E6F3A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:left="284" w:right="-26"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1488B42E" w14:textId="77777777" w:rsidR="00605EF9" w:rsidRPr="002F6356" w:rsidRDefault="00605EF9" w:rsidP="00605EF9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="231" w:lineRule="atLeast"/>
         <w:ind w:right="-26"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="221E1F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1182,61 +1208,61 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.cnhc.org.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00CC7487" w:rsidRPr="00605EF9" w:rsidSect="009469D4">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DE55868" w14:textId="77777777" w:rsidR="00EF40CF" w:rsidRDefault="00EF40CF" w:rsidP="005310F1">
+    <w:p w14:paraId="02EEC391" w14:textId="77777777" w:rsidR="00EC2D43" w:rsidRDefault="00EC2D43" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BBBA173" w14:textId="77777777" w:rsidR="00EF40CF" w:rsidRDefault="00EF40CF" w:rsidP="005310F1">
+    <w:p w14:paraId="21AD4DFC" w14:textId="77777777" w:rsidR="00EC2D43" w:rsidRDefault="00EC2D43" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1391,61 +1417,61 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1591DEE2" w14:textId="77777777" w:rsidR="00EF40CF" w:rsidRDefault="00EF40CF" w:rsidP="005310F1">
+    <w:p w14:paraId="10507B35" w14:textId="77777777" w:rsidR="00EC2D43" w:rsidRDefault="00EC2D43" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2845CBD3" w14:textId="77777777" w:rsidR="00EF40CF" w:rsidRDefault="00EF40CF" w:rsidP="005310F1">
+    <w:p w14:paraId="0466F76C" w14:textId="77777777" w:rsidR="00EC2D43" w:rsidRDefault="00EC2D43" w:rsidP="005310F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61D8465A" w14:textId="48B8683A" w:rsidR="005310F1" w:rsidRDefault="00C043B1" w:rsidP="007E601F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-2154"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01F59FC2" wp14:editId="45116E11">
           <wp:extent cx="8210550" cy="1428750"/>
@@ -1480,97 +1506,99 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="8210550" cy="1428750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005310F1"/>
     <w:rsid w:val="00006D53"/>
     <w:rsid w:val="000A68D4"/>
     <w:rsid w:val="000D5CD5"/>
     <w:rsid w:val="00144B1D"/>
     <w:rsid w:val="001A4116"/>
     <w:rsid w:val="001C096A"/>
     <w:rsid w:val="001C2EA0"/>
     <w:rsid w:val="001D2655"/>
     <w:rsid w:val="001E5A21"/>
     <w:rsid w:val="00215891"/>
+    <w:rsid w:val="00247B47"/>
     <w:rsid w:val="00282708"/>
     <w:rsid w:val="00287A6D"/>
     <w:rsid w:val="002B158D"/>
     <w:rsid w:val="002E4785"/>
     <w:rsid w:val="002F39C1"/>
     <w:rsid w:val="002F6356"/>
     <w:rsid w:val="00330D9E"/>
     <w:rsid w:val="00333264"/>
     <w:rsid w:val="00381B8A"/>
     <w:rsid w:val="00386381"/>
     <w:rsid w:val="003C5591"/>
+    <w:rsid w:val="003D51E0"/>
     <w:rsid w:val="003D5E28"/>
     <w:rsid w:val="003E540C"/>
     <w:rsid w:val="003E6F3A"/>
     <w:rsid w:val="00405C5C"/>
     <w:rsid w:val="00410FD6"/>
     <w:rsid w:val="00445D12"/>
     <w:rsid w:val="00456E29"/>
     <w:rsid w:val="004D1034"/>
     <w:rsid w:val="004E2A82"/>
     <w:rsid w:val="0050254B"/>
     <w:rsid w:val="00522F04"/>
     <w:rsid w:val="005310F1"/>
     <w:rsid w:val="005855B6"/>
     <w:rsid w:val="005C671F"/>
     <w:rsid w:val="005D5197"/>
     <w:rsid w:val="00605EF9"/>
     <w:rsid w:val="006343F0"/>
     <w:rsid w:val="00642B24"/>
     <w:rsid w:val="0064400E"/>
     <w:rsid w:val="00656CF8"/>
     <w:rsid w:val="00664EE5"/>
     <w:rsid w:val="006C4C88"/>
     <w:rsid w:val="006F59FF"/>
     <w:rsid w:val="007823A0"/>
     <w:rsid w:val="007E601F"/>
@@ -1587,50 +1615,51 @@
     <w:rsid w:val="00A06ECC"/>
     <w:rsid w:val="00A561CF"/>
     <w:rsid w:val="00AE7D2E"/>
     <w:rsid w:val="00B27DB7"/>
     <w:rsid w:val="00B3792B"/>
     <w:rsid w:val="00B40F7A"/>
     <w:rsid w:val="00C043B1"/>
     <w:rsid w:val="00C3505E"/>
     <w:rsid w:val="00C60BCF"/>
     <w:rsid w:val="00C678F5"/>
     <w:rsid w:val="00C67C23"/>
     <w:rsid w:val="00C7426C"/>
     <w:rsid w:val="00C825B6"/>
     <w:rsid w:val="00CC7487"/>
     <w:rsid w:val="00CD487D"/>
     <w:rsid w:val="00D25ABA"/>
     <w:rsid w:val="00D47C70"/>
     <w:rsid w:val="00DE1EEC"/>
     <w:rsid w:val="00E14B11"/>
     <w:rsid w:val="00E440DA"/>
     <w:rsid w:val="00E66274"/>
     <w:rsid w:val="00E662A9"/>
     <w:rsid w:val="00E730C0"/>
     <w:rsid w:val="00E73EDB"/>
     <w:rsid w:val="00EC1D20"/>
+    <w:rsid w:val="00EC2D43"/>
     <w:rsid w:val="00EF40CF"/>
     <w:rsid w:val="00F00B5F"/>
     <w:rsid w:val="00FC1F25"/>
     <w:rsid w:val="00FC3478"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="sa-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -2026,51 +2055,50 @@
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C3505E"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -2281,51 +2309,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1844975184">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnhc.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:membershipsecretary@tsyp.yoga" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnhc.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@tsyp.yoga" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -2604,56 +2632,72 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="836df31f-1ed8-4394-a76e-948fb4f44bdc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5809c711-f615-46d8-95c6-f30af2dc9556" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B9E75A6D5E38141B5903EEF15154203" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="698a41081b15fd14dc48645836c66a8d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="836df31f-1ed8-4394-a76e-948fb4f44bdc" xmlns:ns3="5809c711-f615-46d8-95c6-f30af2dc9556" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="066ba064214dbc15046d86bbff23f707" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B9E75A6D5E38141B5903EEF15154203" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2329d1f30f1bd1a9164c8fc83baeb892">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="836df31f-1ed8-4394-a76e-948fb4f44bdc" xmlns:ns3="5809c711-f615-46d8-95c6-f30af2dc9556" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a8964cfea9b856cb82181c5033beac5" ns2:_="" ns3:_="">
     <xsd:import namespace="836df31f-1ed8-4394-a76e-948fb4f44bdc"/>
     <xsd:import namespace="5809c711-f615-46d8-95c6-f30af2dc9556"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -2856,146 +2900,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E1B9F1D-D99D-41F7-B042-457765C1DF8A}">
-[...33 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7047C21A-1DD3-444B-B79F-BE29240524DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="836df31f-1ed8-4394-a76e-948fb4f44bdc"/>
     <ds:schemaRef ds:uri="5809c711-f615-46d8-95c6-f30af2dc9556"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45625A9D-A19F-4B21-9B04-5A8F02EF0D6D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01C5BF62-A9F2-4865-B923-87CFAF1E8EE0}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E1B9F1D-D99D-41F7-B042-457765C1DF8A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>159</Words>
-  <Characters>910</Characters>
+  <Words>156</Words>
+  <Characters>893</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CNHC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1067</CharactersWithSpaces>
+  <CharactersWithSpaces>1047</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>3735584</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.cnhc.org.uk/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4194411</vt:i4>
       </vt:variant>
       <vt:variant>